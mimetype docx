--- v1 (2026-02-02)
+++ v2 (2026-07-26)
@@ -137,52 +137,50 @@
               </w:rPr>
               <w:t>/20</w:t>
             </w:r>
             <w:r w:rsidR="009C49EF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00801C63">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00136F9D" w:rsidRPr="00136F9D" w:rsidRDefault="00136F9D" w:rsidP="00136F9D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00136F9D" w:rsidRPr="00136F9D" w:rsidRDefault="00136F9D" w:rsidP="00136F9D">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -327,136 +325,161 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>$DOCUMENTOTRAMITEASSUNTO$</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
+    <w:p w:rsidR="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F52668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ao apreciar a matéria, a douta Comissão de Justiça, Legislação e Redação concluiu pela sua legalidade.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
+    <w:p w:rsidR="00D6634C" w:rsidRDefault="00D6634C" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
+    <w:p w:rsidR="00A51B2F" w:rsidRDefault="00D6634C" w:rsidP="002955E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F52668">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F52668">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Os meios indicados para prover aos novos encargos são perfeitamente hábeis, face ao disposto na Lei Federal nº 4.320, de 17 de março de 1964, que trata das normas gerais de Direito Financeiro.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51B2F" w:rsidRPr="00A51B2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verifica-se que a justificativa da propositura contempla todos os requisitos para projetos desta natureza listados nos incisos do art. 2º da Lei nº </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>11.963, de 24 de junho de 2026</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A51B2F" w:rsidRPr="00A51B2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
@@ -465,51 +488,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F52668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>No que diz respeito à sua competência, esta Comissão nada tem a objetar.</w:t>
+        <w:t>Os meios indicados para prover aos novos encargos são perfeitamente hábeis, face ao disposto na Lei Federal nº 4.320, de 17 de março de 1964, que trata das normas gerais de Direito Financeiro.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
@@ -518,51 +541,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F52668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Cabe ao plenário decidir.</w:t>
+        <w:t>No que diz respeito à sua competência, esta Comissão nada tem a objetar.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
@@ -571,83 +594,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F52668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">À Comissão de </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> para manifestação.</w:t>
+        <w:t>Cabe ao plenário decidir.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
@@ -656,50 +647,135 @@
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F52668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
+        <w:t xml:space="preserve">À Comissão de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Direitos Humanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52668">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e Desenvolvimento Social</w:t>
+      </w:r>
+      <w:r w:rsidR="00223C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52668">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para manifestação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F52668" w:rsidRPr="00F52668" w:rsidRDefault="00F52668" w:rsidP="00F52668">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F52668">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F52668">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>É o parecer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00136F9D" w:rsidRPr="00136F9D" w:rsidRDefault="00136F9D" w:rsidP="00136F9D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00136F9D" w:rsidRPr="00136F9D" w:rsidRDefault="008F46CF" w:rsidP="008F46CF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34" w:firstLine="674"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -962,135 +1038,270 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">                Coronel Prado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                         Guilherme Bianco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A51B2F" w:rsidRDefault="00A51B2F" w:rsidP="00E26BB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A51B2F" w:rsidRDefault="00A51B2F" w:rsidP="00E26BB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A51B2F" w:rsidRDefault="00A51B2F" w:rsidP="00E26BB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A51B2F" w:rsidRDefault="00A51B2F" w:rsidP="00E26BB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A51B2F" w:rsidRDefault="00A51B2F" w:rsidP="00E26BB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A51B2F" w:rsidRDefault="00A51B2F" w:rsidP="00E26BB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A51B2F" w:rsidRDefault="00A51B2F" w:rsidP="00E26BB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A51B2F" w:rsidRDefault="00A51B2F" w:rsidP="00E26BB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>A propositura seguirá o disposto na Lei nº 11.963, de 24 de junho de 2026; ao apreciar verificamos a ausência dos itens III - demonstrativo de impacto na meta fiscal vigente; IV - memoria de cálculo da anulação, superavit financeiro ou excesso de arrecadação e VI - cronograma estimado de execução da despesa, ambos do artigo 2º da mencionada lei.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C5FA0" w:rsidRPr="00136F9D" w:rsidRDefault="009C5FA0" w:rsidP="003175FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Estilo1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C5FA0" w:rsidRPr="00136F9D" w:rsidSect="00A939CC">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="567" w:footer="356" w:gutter="0"/>
       <w:pgNumType w:chapStyle="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0037239C" w:rsidRDefault="0037239C" w:rsidP="00126850">
+    <w:p w:rsidR="00E02A62" w:rsidRDefault="00E02A62" w:rsidP="00126850">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0037239C" w:rsidRDefault="0037239C" w:rsidP="00126850">
+    <w:p w:rsidR="00E02A62" w:rsidRDefault="00E02A62" w:rsidP="00126850">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1159734412"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -1181,140 +1392,140 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00801C63">
+            <w:r w:rsidR="00AF2CDF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00801C63">
+            <w:r w:rsidR="00AF2CDF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0037239C" w:rsidRDefault="0037239C" w:rsidP="00126850">
+    <w:p w:rsidR="00E02A62" w:rsidRDefault="00E02A62" w:rsidP="00126850">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0037239C" w:rsidRDefault="0037239C" w:rsidP="00126850">
+    <w:p w:rsidR="00E02A62" w:rsidRDefault="00E02A62" w:rsidP="00126850">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="002F5765" w:rsidRPr="00A939CC" w:rsidRDefault="00751C03" w:rsidP="00751C03">
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:smallCaps/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="50"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A939CC">
@@ -1802,57 +2013,59 @@
     <w:rsid w:val="00173F4C"/>
     <w:rsid w:val="00176546"/>
     <w:rsid w:val="001766DC"/>
     <w:rsid w:val="00185DF4"/>
     <w:rsid w:val="001915A0"/>
     <w:rsid w:val="001941A7"/>
     <w:rsid w:val="001A462F"/>
     <w:rsid w:val="001B1AA9"/>
     <w:rsid w:val="001C00A7"/>
     <w:rsid w:val="001D70B1"/>
     <w:rsid w:val="001E186C"/>
     <w:rsid w:val="001E7134"/>
     <w:rsid w:val="001F77BF"/>
     <w:rsid w:val="00204F41"/>
     <w:rsid w:val="002100B5"/>
     <w:rsid w:val="0021066F"/>
     <w:rsid w:val="002121C4"/>
     <w:rsid w:val="00216529"/>
     <w:rsid w:val="00223C6A"/>
     <w:rsid w:val="00226348"/>
     <w:rsid w:val="0022698D"/>
     <w:rsid w:val="0023204E"/>
     <w:rsid w:val="002324EF"/>
     <w:rsid w:val="002347BC"/>
     <w:rsid w:val="00236FBB"/>
+    <w:rsid w:val="00260D6A"/>
     <w:rsid w:val="0026535A"/>
     <w:rsid w:val="00272320"/>
     <w:rsid w:val="00274DAC"/>
     <w:rsid w:val="0028013F"/>
     <w:rsid w:val="00281A7C"/>
     <w:rsid w:val="002821BE"/>
     <w:rsid w:val="00294D7F"/>
+    <w:rsid w:val="002955E1"/>
     <w:rsid w:val="00296F4F"/>
     <w:rsid w:val="002A2CB1"/>
     <w:rsid w:val="002A51FB"/>
     <w:rsid w:val="002B0F5D"/>
     <w:rsid w:val="002B7337"/>
     <w:rsid w:val="002C324C"/>
     <w:rsid w:val="002C51EC"/>
     <w:rsid w:val="002C70A2"/>
     <w:rsid w:val="002D6FE2"/>
     <w:rsid w:val="002E2968"/>
     <w:rsid w:val="002E4C11"/>
     <w:rsid w:val="002E555F"/>
     <w:rsid w:val="002F2944"/>
     <w:rsid w:val="002F5765"/>
     <w:rsid w:val="002F5A90"/>
     <w:rsid w:val="003029A5"/>
     <w:rsid w:val="0030770A"/>
     <w:rsid w:val="003175FC"/>
     <w:rsid w:val="00324875"/>
     <w:rsid w:val="003345C9"/>
     <w:rsid w:val="00344FD9"/>
     <w:rsid w:val="003535BF"/>
     <w:rsid w:val="003651BB"/>
     <w:rsid w:val="0037239C"/>
     <w:rsid w:val="00375815"/>
@@ -1911,50 +2124,51 @@
     <w:rsid w:val="005A48D1"/>
     <w:rsid w:val="005A55EA"/>
     <w:rsid w:val="005A5C82"/>
     <w:rsid w:val="005C0AD2"/>
     <w:rsid w:val="005C6FFB"/>
     <w:rsid w:val="005C7890"/>
     <w:rsid w:val="005D4CB8"/>
     <w:rsid w:val="005E41CD"/>
     <w:rsid w:val="005E56F1"/>
     <w:rsid w:val="005E5D0B"/>
     <w:rsid w:val="005E689B"/>
     <w:rsid w:val="005E6CA5"/>
     <w:rsid w:val="005F47F9"/>
     <w:rsid w:val="005F4B2B"/>
     <w:rsid w:val="005F4BA3"/>
     <w:rsid w:val="005F6B3E"/>
     <w:rsid w:val="006112CC"/>
     <w:rsid w:val="00624A5E"/>
     <w:rsid w:val="00625E87"/>
     <w:rsid w:val="006302CD"/>
     <w:rsid w:val="006338C7"/>
     <w:rsid w:val="00634197"/>
     <w:rsid w:val="0063523E"/>
     <w:rsid w:val="00635F14"/>
     <w:rsid w:val="00642028"/>
+    <w:rsid w:val="00644F12"/>
     <w:rsid w:val="00646022"/>
     <w:rsid w:val="006578A9"/>
     <w:rsid w:val="0066306B"/>
     <w:rsid w:val="00663FFB"/>
     <w:rsid w:val="00675C73"/>
     <w:rsid w:val="006768B7"/>
     <w:rsid w:val="00690A1F"/>
     <w:rsid w:val="006A2506"/>
     <w:rsid w:val="006B2547"/>
     <w:rsid w:val="006B6B54"/>
     <w:rsid w:val="006D1A6E"/>
     <w:rsid w:val="006D3056"/>
     <w:rsid w:val="006D397C"/>
     <w:rsid w:val="006D7CD7"/>
     <w:rsid w:val="006E0481"/>
     <w:rsid w:val="006E796D"/>
     <w:rsid w:val="006F61D2"/>
     <w:rsid w:val="006F75E9"/>
     <w:rsid w:val="00705666"/>
     <w:rsid w:val="00707BD9"/>
     <w:rsid w:val="00714AE4"/>
     <w:rsid w:val="0072570A"/>
     <w:rsid w:val="007418D3"/>
     <w:rsid w:val="00751C03"/>
     <w:rsid w:val="00756229"/>
@@ -2017,143 +2231,149 @@
     <w:rsid w:val="00987183"/>
     <w:rsid w:val="009903A3"/>
     <w:rsid w:val="00990AC7"/>
     <w:rsid w:val="00991221"/>
     <w:rsid w:val="00991F61"/>
     <w:rsid w:val="00994C6A"/>
     <w:rsid w:val="009A0659"/>
     <w:rsid w:val="009A48EC"/>
     <w:rsid w:val="009A6ED0"/>
     <w:rsid w:val="009C0DAD"/>
     <w:rsid w:val="009C4410"/>
     <w:rsid w:val="009C49EF"/>
     <w:rsid w:val="009C5FA0"/>
     <w:rsid w:val="009C77A1"/>
     <w:rsid w:val="009D2F70"/>
     <w:rsid w:val="009F0025"/>
     <w:rsid w:val="009F28CB"/>
     <w:rsid w:val="00A00E7C"/>
     <w:rsid w:val="00A01D42"/>
     <w:rsid w:val="00A03A31"/>
     <w:rsid w:val="00A0766E"/>
     <w:rsid w:val="00A16AEE"/>
     <w:rsid w:val="00A261A4"/>
     <w:rsid w:val="00A342B1"/>
     <w:rsid w:val="00A351A9"/>
+    <w:rsid w:val="00A51B2F"/>
     <w:rsid w:val="00A540E4"/>
     <w:rsid w:val="00A6784E"/>
     <w:rsid w:val="00A75CB6"/>
     <w:rsid w:val="00A75EC2"/>
     <w:rsid w:val="00A828F4"/>
     <w:rsid w:val="00A86C7B"/>
     <w:rsid w:val="00A939CC"/>
     <w:rsid w:val="00AA066E"/>
     <w:rsid w:val="00AA6B90"/>
     <w:rsid w:val="00AB1F68"/>
     <w:rsid w:val="00AB6B10"/>
     <w:rsid w:val="00AC217A"/>
     <w:rsid w:val="00AC4FB5"/>
     <w:rsid w:val="00AD4C29"/>
     <w:rsid w:val="00AE2A44"/>
     <w:rsid w:val="00AE79DA"/>
+    <w:rsid w:val="00AF2CDF"/>
     <w:rsid w:val="00AF2DAA"/>
     <w:rsid w:val="00AF3D97"/>
     <w:rsid w:val="00AF560F"/>
     <w:rsid w:val="00AF6785"/>
     <w:rsid w:val="00B03915"/>
     <w:rsid w:val="00B11BE8"/>
     <w:rsid w:val="00B17E12"/>
     <w:rsid w:val="00B207CD"/>
     <w:rsid w:val="00B231F9"/>
     <w:rsid w:val="00B27361"/>
     <w:rsid w:val="00B31E98"/>
     <w:rsid w:val="00B52D35"/>
     <w:rsid w:val="00B56353"/>
     <w:rsid w:val="00B57AFA"/>
     <w:rsid w:val="00B645B2"/>
     <w:rsid w:val="00B70FB6"/>
     <w:rsid w:val="00B80D48"/>
     <w:rsid w:val="00B87B27"/>
     <w:rsid w:val="00B92F72"/>
     <w:rsid w:val="00B9574E"/>
     <w:rsid w:val="00BB599F"/>
     <w:rsid w:val="00BC0DE9"/>
+    <w:rsid w:val="00BD6D37"/>
     <w:rsid w:val="00BD7ABC"/>
     <w:rsid w:val="00C01FE7"/>
     <w:rsid w:val="00C1199D"/>
     <w:rsid w:val="00C20CBF"/>
     <w:rsid w:val="00C2184B"/>
     <w:rsid w:val="00C670FA"/>
     <w:rsid w:val="00C67C79"/>
     <w:rsid w:val="00C71281"/>
     <w:rsid w:val="00C73F1C"/>
     <w:rsid w:val="00C74A18"/>
     <w:rsid w:val="00C753FA"/>
     <w:rsid w:val="00C766C1"/>
     <w:rsid w:val="00C77659"/>
     <w:rsid w:val="00C838B5"/>
     <w:rsid w:val="00C93D51"/>
     <w:rsid w:val="00CA3C0A"/>
     <w:rsid w:val="00CA57BE"/>
     <w:rsid w:val="00CA6B5D"/>
     <w:rsid w:val="00CC2E6D"/>
     <w:rsid w:val="00CC4497"/>
     <w:rsid w:val="00CC4561"/>
     <w:rsid w:val="00CE2063"/>
     <w:rsid w:val="00CE362A"/>
     <w:rsid w:val="00CE4FE7"/>
     <w:rsid w:val="00CE67AD"/>
     <w:rsid w:val="00D01AF8"/>
     <w:rsid w:val="00D01AFB"/>
     <w:rsid w:val="00D11A28"/>
     <w:rsid w:val="00D11F9C"/>
     <w:rsid w:val="00D16DFB"/>
     <w:rsid w:val="00D201B4"/>
     <w:rsid w:val="00D208CC"/>
     <w:rsid w:val="00D23FBC"/>
     <w:rsid w:val="00D3315E"/>
     <w:rsid w:val="00D404CB"/>
     <w:rsid w:val="00D46F4C"/>
     <w:rsid w:val="00D5791E"/>
     <w:rsid w:val="00D637E5"/>
+    <w:rsid w:val="00D6634C"/>
     <w:rsid w:val="00D73F1A"/>
     <w:rsid w:val="00D77189"/>
     <w:rsid w:val="00D914CF"/>
     <w:rsid w:val="00D94230"/>
+    <w:rsid w:val="00D963FC"/>
     <w:rsid w:val="00DB085F"/>
     <w:rsid w:val="00DB1206"/>
     <w:rsid w:val="00DB3ADC"/>
     <w:rsid w:val="00DB50EC"/>
     <w:rsid w:val="00DC6091"/>
     <w:rsid w:val="00DC7B12"/>
     <w:rsid w:val="00DD0E2F"/>
     <w:rsid w:val="00DD2377"/>
     <w:rsid w:val="00DD6CA2"/>
     <w:rsid w:val="00DD70EB"/>
     <w:rsid w:val="00DF1CCD"/>
     <w:rsid w:val="00E00389"/>
     <w:rsid w:val="00E00945"/>
+    <w:rsid w:val="00E02A62"/>
     <w:rsid w:val="00E07B28"/>
     <w:rsid w:val="00E15CAA"/>
     <w:rsid w:val="00E26BB7"/>
     <w:rsid w:val="00E30C44"/>
     <w:rsid w:val="00E32038"/>
     <w:rsid w:val="00E36C3D"/>
     <w:rsid w:val="00E40ADB"/>
     <w:rsid w:val="00E420A2"/>
     <w:rsid w:val="00E524C3"/>
     <w:rsid w:val="00E525B4"/>
     <w:rsid w:val="00E55328"/>
     <w:rsid w:val="00E64A3E"/>
     <w:rsid w:val="00E7174C"/>
     <w:rsid w:val="00E744E6"/>
     <w:rsid w:val="00E879BE"/>
     <w:rsid w:val="00E90A5C"/>
     <w:rsid w:val="00E91CB6"/>
     <w:rsid w:val="00E96629"/>
     <w:rsid w:val="00E97A21"/>
     <w:rsid w:val="00EA252D"/>
     <w:rsid w:val="00EB0DBA"/>
     <w:rsid w:val="00EB405C"/>
     <w:rsid w:val="00ED2CBE"/>
     <w:rsid w:val="00ED45DD"/>
     <w:rsid w:val="00ED5E38"/>
@@ -2163,50 +2383,51 @@
     <w:rsid w:val="00EE2728"/>
     <w:rsid w:val="00EF2B79"/>
     <w:rsid w:val="00EF68B7"/>
     <w:rsid w:val="00F04CA2"/>
     <w:rsid w:val="00F269F6"/>
     <w:rsid w:val="00F26D6E"/>
     <w:rsid w:val="00F2707E"/>
     <w:rsid w:val="00F52668"/>
     <w:rsid w:val="00F53ED0"/>
     <w:rsid w:val="00F53F67"/>
     <w:rsid w:val="00F56763"/>
     <w:rsid w:val="00F70343"/>
     <w:rsid w:val="00F7081F"/>
     <w:rsid w:val="00F7165C"/>
     <w:rsid w:val="00F7218A"/>
     <w:rsid w:val="00F75089"/>
     <w:rsid w:val="00F80A59"/>
     <w:rsid w:val="00F82CF1"/>
     <w:rsid w:val="00F86861"/>
     <w:rsid w:val="00F873AA"/>
     <w:rsid w:val="00F9102D"/>
     <w:rsid w:val="00F94CCF"/>
     <w:rsid w:val="00FA644F"/>
     <w:rsid w:val="00FB05AF"/>
     <w:rsid w:val="00FB0977"/>
+    <w:rsid w:val="00FB4759"/>
     <w:rsid w:val="00FC4AFA"/>
     <w:rsid w:val="00FC5C51"/>
     <w:rsid w:val="00FD469B"/>
     <w:rsid w:val="00FE11D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3110,50 +3331,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="878858945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="891500451">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1000081817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1013726556">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -3692,88 +3926,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A51F60BE-7E89-4762-91D0-4171C0FD28BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A65D05-B11D-4479-B2FA-C8B0CBDC8247}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>149</Words>
-  <Characters>809</Characters>
+  <Words>233</Words>
+  <Characters>1263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Processo nº $DOCUMENTOTRAMITEPROCESSO$</vt:lpstr>
       <vt:lpstr>$DOCUMENTOTRAMITEDOCUMENTO$</vt:lpstr>
       <vt:lpstr>Processo nº $DOCUMENTOTRAMITEPROCESSO$</vt:lpstr>
       <vt:lpstr>$DOCUMENTOTRAMITEDOCUMENTO$</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>957</CharactersWithSpaces>
+  <CharactersWithSpaces>1494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DLOM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>