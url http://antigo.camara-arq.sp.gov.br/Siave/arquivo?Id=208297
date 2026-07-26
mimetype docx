--- v1 (2026-02-02)
+++ v2 (2026-07-26)
@@ -337,51 +337,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00136F9D" w:rsidRPr="00136F9D" w:rsidRDefault="00136F9D" w:rsidP="00136F9D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00136F9D" w:rsidRPr="00136F9D" w:rsidRDefault="00136F9D" w:rsidP="00136F9D">
+    <w:p w:rsidR="00136F9D" w:rsidRDefault="00136F9D" w:rsidP="00136F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136F9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -398,50 +398,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Ao apreciar a matéria, a douta Comissão de Justiça Legislação e Redação, concluiu pela sua legalidade.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00136F9D" w:rsidRPr="00136F9D" w:rsidRDefault="00136F9D" w:rsidP="00136F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00136F9D" w:rsidRPr="00136F9D" w:rsidRDefault="00136F9D" w:rsidP="00136F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136F9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
@@ -1121,52 +1123,50 @@
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
             <w:r w:rsidR="00D54B16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00136F9D" w:rsidRPr="00136F9D" w:rsidRDefault="00136F9D" w:rsidP="00136F9D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00136F9D" w:rsidRPr="00136F9D" w:rsidRDefault="00136F9D" w:rsidP="00136F9D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1916,61 +1916,61 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Estilo1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C5FA0" w:rsidRPr="00136F9D" w:rsidSect="00A939CC">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="567" w:footer="356" w:gutter="0"/>
       <w:pgNumType w:chapStyle="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B06588" w:rsidRDefault="00B06588" w:rsidP="00126850">
+    <w:p w:rsidR="000F0EAF" w:rsidRDefault="000F0EAF" w:rsidP="00126850">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B06588" w:rsidRDefault="00B06588" w:rsidP="00126850">
+    <w:p w:rsidR="000F0EAF" w:rsidRDefault="000F0EAF" w:rsidP="00126850">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2102,140 +2102,140 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D54B16">
+            <w:r w:rsidR="006E4131">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D54B16">
+            <w:r w:rsidR="006E4131">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00136F9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B06588" w:rsidRDefault="00B06588" w:rsidP="00126850">
+    <w:p w:rsidR="000F0EAF" w:rsidRDefault="000F0EAF" w:rsidP="00126850">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B06588" w:rsidRDefault="00B06588" w:rsidP="00126850">
+    <w:p w:rsidR="000F0EAF" w:rsidRDefault="000F0EAF" w:rsidP="00126850">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="002F5765" w:rsidRPr="00A939CC" w:rsidRDefault="00751C03" w:rsidP="00751C03">
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:smallCaps/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="50"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A939CC">
@@ -2680,50 +2680,51 @@
     <w:rsid w:val="000031AE"/>
     <w:rsid w:val="000175A6"/>
     <w:rsid w:val="000233B5"/>
     <w:rsid w:val="00024445"/>
     <w:rsid w:val="00031A6A"/>
     <w:rsid w:val="00037AD0"/>
     <w:rsid w:val="000430CE"/>
     <w:rsid w:val="000463D4"/>
     <w:rsid w:val="000477D9"/>
     <w:rsid w:val="00055EFF"/>
     <w:rsid w:val="000745D9"/>
     <w:rsid w:val="000805FE"/>
     <w:rsid w:val="0008316E"/>
     <w:rsid w:val="00085AB3"/>
     <w:rsid w:val="0009552F"/>
     <w:rsid w:val="000A3863"/>
     <w:rsid w:val="000B0F87"/>
     <w:rsid w:val="000B3DCA"/>
     <w:rsid w:val="000B604E"/>
     <w:rsid w:val="000B74D3"/>
     <w:rsid w:val="000C5E7B"/>
     <w:rsid w:val="000D29BF"/>
     <w:rsid w:val="000D3138"/>
     <w:rsid w:val="000D6E02"/>
     <w:rsid w:val="000E4448"/>
+    <w:rsid w:val="000F0EAF"/>
     <w:rsid w:val="000F27B9"/>
     <w:rsid w:val="000F3FE4"/>
     <w:rsid w:val="00103D27"/>
     <w:rsid w:val="00110688"/>
     <w:rsid w:val="001108EC"/>
     <w:rsid w:val="00112AE8"/>
     <w:rsid w:val="0012203E"/>
     <w:rsid w:val="00125F89"/>
     <w:rsid w:val="00126850"/>
     <w:rsid w:val="0013543B"/>
     <w:rsid w:val="001362F6"/>
     <w:rsid w:val="00136F9D"/>
     <w:rsid w:val="00142621"/>
     <w:rsid w:val="001432A3"/>
     <w:rsid w:val="001545AF"/>
     <w:rsid w:val="00166BC6"/>
     <w:rsid w:val="00167B28"/>
     <w:rsid w:val="0017202C"/>
     <w:rsid w:val="00172DCA"/>
     <w:rsid w:val="00173F4C"/>
     <w:rsid w:val="00176546"/>
     <w:rsid w:val="001766DC"/>
     <w:rsid w:val="00185DF4"/>
     <w:rsid w:val="00190D7F"/>
     <w:rsid w:val="001915A0"/>
@@ -2808,97 +2809,99 @@
     <w:rsid w:val="004C2425"/>
     <w:rsid w:val="004D7A1D"/>
     <w:rsid w:val="004E0809"/>
     <w:rsid w:val="004E1D74"/>
     <w:rsid w:val="004E4DB7"/>
     <w:rsid w:val="004F0A44"/>
     <w:rsid w:val="004F251B"/>
     <w:rsid w:val="004F3BA9"/>
     <w:rsid w:val="0050453B"/>
     <w:rsid w:val="0050743E"/>
     <w:rsid w:val="00520A83"/>
     <w:rsid w:val="00527F7C"/>
     <w:rsid w:val="00530438"/>
     <w:rsid w:val="005345CD"/>
     <w:rsid w:val="00543C84"/>
     <w:rsid w:val="005479AE"/>
     <w:rsid w:val="005512D8"/>
     <w:rsid w:val="005521AB"/>
     <w:rsid w:val="00552214"/>
     <w:rsid w:val="005574D6"/>
     <w:rsid w:val="00560F38"/>
     <w:rsid w:val="005616EF"/>
     <w:rsid w:val="00563D96"/>
     <w:rsid w:val="005664DE"/>
     <w:rsid w:val="005676EF"/>
+    <w:rsid w:val="00570233"/>
     <w:rsid w:val="00581D7A"/>
     <w:rsid w:val="00593A59"/>
     <w:rsid w:val="00593AB9"/>
     <w:rsid w:val="00597EFC"/>
     <w:rsid w:val="005A1737"/>
     <w:rsid w:val="005A48D1"/>
     <w:rsid w:val="005A55EA"/>
     <w:rsid w:val="005A5C82"/>
     <w:rsid w:val="005C0AD2"/>
     <w:rsid w:val="005C6FFB"/>
     <w:rsid w:val="005C7890"/>
     <w:rsid w:val="005D4CB8"/>
     <w:rsid w:val="005D721A"/>
     <w:rsid w:val="005E41CD"/>
     <w:rsid w:val="005E56F1"/>
     <w:rsid w:val="005E5D0B"/>
     <w:rsid w:val="005E689B"/>
     <w:rsid w:val="005E6CA5"/>
     <w:rsid w:val="005F17BA"/>
     <w:rsid w:val="005F47F9"/>
     <w:rsid w:val="005F4B2B"/>
     <w:rsid w:val="005F4BA3"/>
     <w:rsid w:val="005F6B3E"/>
     <w:rsid w:val="006112CC"/>
     <w:rsid w:val="00624A5E"/>
     <w:rsid w:val="00625E87"/>
     <w:rsid w:val="006302CD"/>
     <w:rsid w:val="006327B4"/>
     <w:rsid w:val="006338C7"/>
     <w:rsid w:val="00634197"/>
     <w:rsid w:val="0063523E"/>
     <w:rsid w:val="00635F14"/>
     <w:rsid w:val="00642028"/>
     <w:rsid w:val="00646022"/>
     <w:rsid w:val="006578A9"/>
     <w:rsid w:val="0066306B"/>
     <w:rsid w:val="00663FFB"/>
     <w:rsid w:val="006768B7"/>
     <w:rsid w:val="00690A1F"/>
     <w:rsid w:val="006A2506"/>
     <w:rsid w:val="006B2547"/>
     <w:rsid w:val="006B6B54"/>
     <w:rsid w:val="006D1A6E"/>
     <w:rsid w:val="006D3056"/>
     <w:rsid w:val="006D397C"/>
     <w:rsid w:val="006D7CD7"/>
     <w:rsid w:val="006E0481"/>
+    <w:rsid w:val="006E4131"/>
     <w:rsid w:val="006E796D"/>
     <w:rsid w:val="006F61D2"/>
     <w:rsid w:val="006F75E9"/>
     <w:rsid w:val="00705666"/>
     <w:rsid w:val="00707BD9"/>
     <w:rsid w:val="00714AE4"/>
     <w:rsid w:val="0072570A"/>
     <w:rsid w:val="007418D3"/>
     <w:rsid w:val="00743A21"/>
     <w:rsid w:val="00751C03"/>
     <w:rsid w:val="00756229"/>
     <w:rsid w:val="00760CB5"/>
     <w:rsid w:val="007622D2"/>
     <w:rsid w:val="00781B87"/>
     <w:rsid w:val="00785355"/>
     <w:rsid w:val="00796FD3"/>
     <w:rsid w:val="00797142"/>
     <w:rsid w:val="007B3792"/>
     <w:rsid w:val="007B4EDA"/>
     <w:rsid w:val="007D3E59"/>
     <w:rsid w:val="007D7A18"/>
     <w:rsid w:val="007F10F7"/>
     <w:rsid w:val="0080024E"/>
     <w:rsid w:val="00801A34"/>
     <w:rsid w:val="00807F5B"/>
@@ -3057,50 +3060,51 @@
     <w:rsid w:val="00DF2C0D"/>
     <w:rsid w:val="00E00389"/>
     <w:rsid w:val="00E00945"/>
     <w:rsid w:val="00E07B28"/>
     <w:rsid w:val="00E15CAA"/>
     <w:rsid w:val="00E30C44"/>
     <w:rsid w:val="00E32038"/>
     <w:rsid w:val="00E36C3D"/>
     <w:rsid w:val="00E40ADB"/>
     <w:rsid w:val="00E420A2"/>
     <w:rsid w:val="00E524C3"/>
     <w:rsid w:val="00E525B4"/>
     <w:rsid w:val="00E55328"/>
     <w:rsid w:val="00E64A3E"/>
     <w:rsid w:val="00E7174C"/>
     <w:rsid w:val="00E744E6"/>
     <w:rsid w:val="00E879BE"/>
     <w:rsid w:val="00E90A5C"/>
     <w:rsid w:val="00E91CB6"/>
     <w:rsid w:val="00E96629"/>
     <w:rsid w:val="00EA252D"/>
     <w:rsid w:val="00EB0DBA"/>
     <w:rsid w:val="00EB405C"/>
     <w:rsid w:val="00EB77AA"/>
     <w:rsid w:val="00ED2CBE"/>
+    <w:rsid w:val="00ED3B02"/>
     <w:rsid w:val="00ED45DD"/>
     <w:rsid w:val="00ED5E38"/>
     <w:rsid w:val="00ED6E37"/>
     <w:rsid w:val="00EE00AF"/>
     <w:rsid w:val="00EE1BB2"/>
     <w:rsid w:val="00EE2728"/>
     <w:rsid w:val="00EF2B79"/>
     <w:rsid w:val="00EF68B7"/>
     <w:rsid w:val="00F04CA2"/>
     <w:rsid w:val="00F269F6"/>
     <w:rsid w:val="00F26D6E"/>
     <w:rsid w:val="00F2707E"/>
     <w:rsid w:val="00F53ED0"/>
     <w:rsid w:val="00F53F67"/>
     <w:rsid w:val="00F56763"/>
     <w:rsid w:val="00F70343"/>
     <w:rsid w:val="00F7081F"/>
     <w:rsid w:val="00F7218A"/>
     <w:rsid w:val="00F75089"/>
     <w:rsid w:val="00F80A59"/>
     <w:rsid w:val="00F85598"/>
     <w:rsid w:val="00F86861"/>
     <w:rsid w:val="00F873AA"/>
     <w:rsid w:val="00F9102D"/>
     <w:rsid w:val="00F910A1"/>
@@ -4603,51 +4607,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C59AD6B-7E89-47F9-AF8A-C796A221D4DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB790949-4C8F-4C3E-83CD-7139A72BD5EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>265</Words>
   <Characters>1431</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>