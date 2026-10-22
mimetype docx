--- v0 (2026-01-09)
+++ v1 (2026-10-22)
@@ -1,3801 +1,1055 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Id="pkgRId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="675" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="1797"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A939CC" w:rsidRPr="00A939CC" w:rsidTr="00A95ADE">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1" w:hRule="atLeast"/>
+          <w:jc w:val="left"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="0"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A939CC" w:rsidRPr="00A939CC" w:rsidRDefault="00A939CC" w:rsidP="00A939CC">
+          <w:p>
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240"/>
+              <w:ind w:right="0" w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:position w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A939CC">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:position w:val="0"/>
                 <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
-              <w:t>PARECER Nº</w:t>
+              <w:t xml:space="preserve">PARECER Nº</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="0"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A939CC" w:rsidRPr="00A939CC" w:rsidRDefault="00A939CC" w:rsidP="00A939CC">
+          <w:p>
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240"/>
+              <w:ind w:right="0" w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:position w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A939CC">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:position w:val="0"/>
                 <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
-              <w:t>$NUMERO$</w:t>
+              <w:t xml:space="preserve">$NUMERO$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="0"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A939CC" w:rsidRPr="00A939CC" w:rsidRDefault="008F158A" w:rsidP="001719B9">
+          <w:p>
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="600" w:leader="none"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240"/>
+              <w:ind w:right="0" w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:position w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:position w:val="0"/>
                 <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
-              <w:t>/202</w:t>
+              <w:t xml:space="preserve">/2026</w:t>
             </w:r>
-            <w:r w:rsidR="001719B9">
-[...11 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A939CC" w:rsidRPr="00A939CC" w:rsidRDefault="00A939CC" w:rsidP="00A939CC">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...164 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="true"/>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$DOCUMENTOTRAMITEDOCUMENTO$</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="true"/>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Processo nº $DOCUMENTOTRAMITEPROCESSO$</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iniciativa: $DOCUMENTOTRAMITEAUTORIA$</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assunto: $DOCUMENTOTRAMITEASSUNTO$</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...294 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Cabe à Câmara, com a sanção do Prefeito, legislar sobre a permissão e concessão de uso de bens imóveis bem como sua afetação e desafetação (artigo 21, inciso VIII, da Lei Orgânica do Município).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">As proposições que versem sobre cessão, doação ou alienação de imóveis públicos municipais não podem ser pautadas para discussão e votação do Plenário nos 6 (seis) dias subsequentes à data do protocolo. (§ 1º do Art. 312A do Regimento Interno, incluído pela Resolução n° 492, de 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Sua elaboração atendeu às normas regimentais vigentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">À Comissão de Tributação, Finanças e Orçamento para manifestação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A939CC" w:rsidRPr="00A939CC" w:rsidRDefault="00A939CC" w:rsidP="00A939CC">
-[...154 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Pela legalidade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Quanto ao mérito, o plenário decidirá.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2127" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">É o parecer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...59 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="708" w:firstLine="708"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sala de reuniões das comissões, $DATAEXTENSO$.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. Lelo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presidente da Comissão</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________              ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">               Geani Trevisóli </w:t>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:tab/>
+        <w:t xml:space="preserve">                                             Maria Paula</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240"/>
+        <w:ind w:right="0" w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...29 lines deleted...]
-    </w:sectPr>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...420 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...754 lines deleted...]
-</w:settings>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...738 lines deleted...]
-</w:styles>
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...448 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="numbering.xml" Id="docRId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" /><Relationship Target="styles.xml" Id="docRId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" /></Relationships>
 </file>
-
-[...362 lines deleted...]
-</file>